--- v0 (2026-08-12)
+++ v1 (2026-10-27)
@@ -58,139 +58,77 @@
       </w:pPr>
       <w:r w:rsidRPr="00D414D9">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D77E74A" w14:textId="77777777" w:rsidR="00C67DBC" w:rsidRPr="00D414D9" w:rsidRDefault="00C67DBC" w:rsidP="00C67DBC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D414D9">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D414D9">
+        <w:t>2026. gada 11. augusta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF0C7DE" w14:textId="77777777" w:rsidR="00C67DBC" w:rsidRPr="00D414D9" w:rsidRDefault="00C67DBC" w:rsidP="00C67DBC">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="lv-LV"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> MERGEFIELD =TAP_DOK_DATUMS_GEN \* MERGEFORMAT </w:instrText>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00D414D9">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
+        <w:t xml:space="preserve">noteikumiem Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D414D9">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="lv-LV"/>
         </w:rPr>
-        <w:t>«=TAP_DOK_DATUMS_GEN»</w:t>
-[...63 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>466</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716E3AC9" w14:textId="77777777" w:rsidR="00B236D4" w:rsidRPr="00D414D9" w:rsidRDefault="00B236D4" w:rsidP="00B236D4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="140DE82F" w14:textId="5ED4EA40" w:rsidR="00B236D4" w:rsidRPr="00D414D9" w:rsidRDefault="00B236D4" w:rsidP="00B236D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D414D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -5174,50 +5112,58 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D59B0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00067F33"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="placeholder_paragraph">
+    <w:name w:val="placeholder_paragraph"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>