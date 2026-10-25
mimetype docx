--- v0 (2026-05-21)
+++ v1 (2026-10-25)
@@ -81,142 +81,78 @@
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1362BED1" w14:textId="77777777" w:rsidR="001D6200" w:rsidRPr="00633D13" w:rsidRDefault="001D6200" w:rsidP="00633D13">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...31 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>2026. gada 21. maija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3F1597" w14:textId="77777777" w:rsidR="001D6200" w:rsidRPr="00633D13" w:rsidRDefault="001D6200" w:rsidP="00633D13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">rīkojumam Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00633D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...31 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>285</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="652C2E80" w14:textId="77777777" w:rsidR="001D6200" w:rsidRPr="00633D13" w:rsidRDefault="001D6200" w:rsidP="00633D13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="246F9B68" w14:textId="6B00CCDF" w:rsidR="002B155E" w:rsidRPr="002B155E" w:rsidRDefault="001D6200" w:rsidP="001D6200">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -19384,50 +19320,66 @@
     <w:rsid w:val="002B155E"/>
     <w:rPr>
       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B155E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="placeholderparagraph">
     <w:name w:val="placeholder_paragraph"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="placeholderparagraph0">
+    <w:name w:val="placeholder_paragraph"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="placeholder_paragraph">
+    <w:name w:val="placeholder_paragraph"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="placeholder_paragraph">
     <w:name w:val="placeholder_paragraph"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="16203402">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>