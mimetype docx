--- v0 (2026-07-26)
+++ v1 (2026-09-19)
@@ -61,131 +61,81 @@
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53FD2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0EC669" w14:textId="77777777" w:rsidR="00C42B90" w:rsidRPr="00C53FD2" w:rsidRDefault="009F5027" w:rsidP="00C42B90">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C53FD2">
-[...16 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00C42B90" w:rsidRPr="00C53FD2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«=TAP_RIK_DATUMS_GEN»</w:t>
-[...6 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>2026. gada 27. jūlija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C243164" w14:textId="77777777" w:rsidR="0006723E" w:rsidRPr="00C53FD2" w:rsidRDefault="00C42B90" w:rsidP="0006723E">
       <w:pPr>
         <w:pStyle w:val="paragraphheader"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53FD2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">rīkojumam Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="009F5027" w:rsidRPr="00C53FD2">
-[...16 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00C53FD2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«=TAP_DOK_NUMURS»</w:t>
-[...6 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>446</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="03D68DF4" w14:textId="77777777" w:rsidR="0006723E" w:rsidRPr="00C53FD2" w:rsidRDefault="0006723E" w:rsidP="0006723E">
       <w:pPr>
         <w:pStyle w:val="paragraphheader"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="302CC760" w14:textId="7710D2DC" w:rsidR="00C42B90" w:rsidRPr="00C53FD2" w:rsidRDefault="00C42B90" w:rsidP="00976333">
       <w:pPr>
         <w:pStyle w:val="paragraphheader"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -8150,50 +8100,66 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF7230"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scayt-misspell-word">
     <w:name w:val="scayt-misspell-word"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008201AA"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="placeholder_paragraph">
+    <w:name w:val="placeholder_paragraph"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="placeholder_paragraph">
+    <w:name w:val="placeholder_paragraph"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>